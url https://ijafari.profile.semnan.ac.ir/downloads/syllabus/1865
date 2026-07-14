--- v0 (2025-10-13)
+++ v1 (2026-07-14)
@@ -1,147 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="006B3CAE">
+    <w:p w14:paraId="1B063F1A" w14:textId="77777777" w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="006B3CAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005908E6">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B632CC1" wp14:editId="56B8E145">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5494020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="731520" cy="754380"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="731520" cy="754380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32E53">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به نام ایزد  دانا</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00743C43" w:rsidRDefault="00E32E53" w:rsidP="0007479E">
+    <w:p w14:paraId="59AF80F1" w14:textId="2033C7A3" w:rsidR="00743C43" w:rsidRDefault="00E32E53" w:rsidP="006D22E5">
       <w:pPr>
+        <w:bidi/>
         <w:spacing w:line="192" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007479E">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0007479E" w:rsidRPr="0007479E">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کاربرگ</w:t>
@@ -222,95 +223,65 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تاریخ به</w:t>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="00B97D71">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="00B97D71">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روز رسانی:     </w:t>
+        <w:t xml:space="preserve">روز رسانی: </w:t>
       </w:r>
-      <w:r w:rsidR="004C0E17">
+      <w:r w:rsidR="006D22E5">
         <w:rPr>
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>1404/11/1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005908E6" w:rsidRDefault="006B3CAE" w:rsidP="00E33262">
+    <w:p w14:paraId="3CF275BE" w14:textId="470CE1D6" w:rsidR="005908E6" w:rsidRDefault="006B3CAE" w:rsidP="006D22E5">
       <w:pPr>
+        <w:bidi/>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33262">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشکده</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33262">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -345,91 +316,90 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00E33262">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="005908E6">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>نیمسال اول/دوم سال تحصیلی .....</w:t>
+        <w:t xml:space="preserve">نیمسال اول/دوم سال تحصیلی </w:t>
       </w:r>
-      <w:r w:rsidR="006B0268">
+      <w:r w:rsidR="006D22E5">
         <w:rPr>
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>404-405</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10330" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1287"/>
         <w:gridCol w:w="2223"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006261B7" w:rsidTr="00C83C29">
+      <w:tr w:rsidR="006261B7" w14:paraId="43AD6D9D" w14:textId="77777777" w:rsidTr="00C83C29">
         <w:trPr>
           <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00E33262">
+          <w:p w14:paraId="3C9BCBD8" w14:textId="77777777" w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00E33262">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقطع:</w:t>
             </w:r>
             <w:r w:rsidR="001A24D7">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -532,51 +502,51 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دکتری</w:t>
             </w:r>
             <w:r w:rsidR="00240C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>■</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00E33262">
+          <w:p w14:paraId="3FE804CC" w14:textId="77777777" w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00E33262">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تعداد واحد:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -599,158 +569,158 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 </w:t>
             </w:r>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>عملی...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidRDefault="005908E6" w:rsidP="00C83C29">
+          <w:p w14:paraId="430CCC18" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidRDefault="005908E6" w:rsidP="00C83C29">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="750"/>
                 <w:tab w:val="right" w:pos="2623"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فارسی</w:t>
             </w:r>
             <w:r w:rsidR="00E33262">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00C83C29">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>هیدروآیرودینامیک پیشرفته</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="00047D53" w:rsidRDefault="005908E6" w:rsidP="00B97D71">
+          <w:p w14:paraId="5CFE8138" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="00047D53" w:rsidRDefault="005908E6" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="004C0E17" w:rsidP="00B97D71">
+          <w:p w14:paraId="2AB02CA5" w14:textId="77777777" w:rsidR="005908E6" w:rsidRDefault="004C0E17" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام</w:t>
             </w:r>
             <w:r w:rsidR="005908E6" w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97D71" w:rsidTr="00C83C29">
+      <w:tr w:rsidR="00B97D71" w14:paraId="04636897" w14:textId="77777777" w:rsidTr="00C83C29">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00E33262">
+          <w:p w14:paraId="6F52F84C" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00E33262">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پیش</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -803,51 +773,51 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00E33262">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRPr="005908E6" w:rsidRDefault="00B97D71" w:rsidP="00C83C29">
+          <w:p w14:paraId="5D0C7AC3" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRPr="005908E6" w:rsidRDefault="00B97D71" w:rsidP="00C83C29">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>لاتین:</w:t>
             </w:r>
             <w:r w:rsidR="00E33262">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -858,952 +828,952 @@
             <w:r w:rsidR="00BC0ABD" w:rsidRPr="004C7404">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">advanced  </w:t>
             </w:r>
             <w:r w:rsidR="00C83C29">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>aero hydrodynamics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
+          <w:p w14:paraId="42CE6E1F" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31D17" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00E31D17" w14:paraId="35408366" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="0004316A">
+          <w:p w14:paraId="74B02DB6" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="0004316A">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تلفن اتاق:</w:t>
             </w:r>
             <w:r w:rsidR="00CB0BF1">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> داخلی </w:t>
             </w:r>
             <w:r w:rsidR="0004316A">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00240C5C">
+          <w:p w14:paraId="25D69C8D" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00240C5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
                 <w:tab w:val="right" w:pos="4989"/>
               </w:tabs>
               <w:bidi/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr" w:hint="cs"/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047D53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مدرس:</w:t>
             </w:r>
             <w:r w:rsidR="00E33262">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E33262">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00240C5C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ایرج جعفری گاوزن</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31D17" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00E31D17" w14:paraId="333FDE66" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRPr="00240C5C" w:rsidRDefault="00E31D17" w:rsidP="00240C5C">
+          <w:p w14:paraId="06FDA00C" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRPr="00240C5C" w:rsidRDefault="00E31D17" w:rsidP="00240C5C">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00240C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منزلگاه اینترنتی:</w:t>
             </w:r>
             <w:r w:rsidR="00DC7B60" w:rsidRPr="00240C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00240C5C" w:rsidRPr="00240C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>https://ijafari.profile.semnan.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00240C5C">
+          <w:p w14:paraId="4AF1A47B" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00240C5C">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پست الکترونیکی</w:t>
             </w:r>
             <w:r w:rsidR="00E33262">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00240C5C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00240C5C" w:rsidRPr="00440768">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:bidi="fa-IR"/>
                 </w:rPr>
                 <w:t>i_jafari@semnan.ac.ir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00240C5C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE73D7" w:rsidTr="00746E7D">
+      <w:tr w:rsidR="00BE73D7" w14:paraId="23A1F75A" w14:textId="77777777" w:rsidTr="00746E7D">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="00E33262">
+          <w:p w14:paraId="3443AF1F" w14:textId="77777777" w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="00E33262">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برنامه تدریس در هفته و شماره کلاس:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2DEA" w:rsidTr="004B094A">
+      <w:tr w:rsidR="008D2DEA" w14:paraId="32A64A53" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="00C83C29">
+          <w:p w14:paraId="179B0F4A" w14:textId="77777777" w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="00C83C29">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اهداف درس:</w:t>
             </w:r>
             <w:r w:rsidR="00E33262">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> یادگیری </w:t>
             </w:r>
             <w:r w:rsidR="00C83C29">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آیرودینامیک و هیدرودینامیک کاربردی به همراه مبانی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2DEA" w:rsidTr="004B094A">
+      <w:tr w:rsidR="008D2DEA" w14:paraId="6EE13531" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="000A2786">
+          <w:p w14:paraId="307E0DB9" w14:textId="77777777" w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="000A2786">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امکانات آموزشی مورد نیاز:</w:t>
             </w:r>
             <w:r w:rsidR="00E33262">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00C1549F" w14:paraId="02C11DD5" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="224"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001A24D7">
+          <w:p w14:paraId="50C2817A" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001A24D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان پایان</w:t>
             </w:r>
             <w:r w:rsidR="001A24D7">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="001A24D7" w:rsidP="00B97D71">
+          <w:p w14:paraId="50EDF5B8" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="001A24D7" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان میان</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00C1549F" w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
+          <w:p w14:paraId="53F869DC" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارزشیابی مستمر(کوئیز)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
+          <w:p w14:paraId="7C020AD7" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فعالیت</w:t>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>های کلاسی و آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00E13C35" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
+          <w:p w14:paraId="7566C5D9" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00E13C35" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نحوه ارزشیابی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A6B1B" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="007A6B1B" w14:paraId="2E9B0058" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00240C5C" w:rsidP="007A6B1B">
+          <w:p w14:paraId="45A21B91" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00240C5C" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00240C5C" w:rsidP="007A6B1B">
+          <w:p w14:paraId="77086370" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00240C5C" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00240C5C" w:rsidP="007A6B1B">
+          <w:p w14:paraId="17DBC7C3" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00240C5C" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00240C5C" w:rsidP="007A6B1B">
+          <w:p w14:paraId="658B31EB" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00240C5C" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00E13C35" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
+          <w:p w14:paraId="2806F969" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00E13C35" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درصد نمره</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w:rsidTr="004B094A">
+      <w:tr w:rsidR="00C1549F" w14:paraId="3C59ECFF" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="1115"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="004B094A" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
+          <w:p w14:paraId="0B690996" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="004B094A" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C1549F" w:rsidRDefault="00C83C29" w:rsidP="00DD04F7">
+          <w:p w14:paraId="57A17C42" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C83C29" w:rsidP="00DD04F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>هیدرودینامیک کاربردی- ولنتین- آخرین ویرایش</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD04F7" w:rsidRDefault="00C83C29" w:rsidP="00DD04F7">
+          <w:p w14:paraId="6928D5BA" w14:textId="77777777" w:rsidR="00DD04F7" w:rsidRDefault="00C83C29" w:rsidP="00DD04F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:bidi/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مبانی آیرودینامیک- کوته- آخرین ویرایش</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E67D5B" w:rsidRPr="00BC0ABD" w:rsidRDefault="00E67D5B" w:rsidP="00BC0ABD">
+          <w:p w14:paraId="5E9C3409" w14:textId="77777777" w:rsidR="00E67D5B" w:rsidRPr="00BC0ABD" w:rsidRDefault="00E67D5B" w:rsidP="00BC0ABD">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
+          <w:p w14:paraId="29851397" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
+          <w:p w14:paraId="714D44EB" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منابع و مآخذ درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006B0268" w:rsidRDefault="006B0268" w:rsidP="001A24D7">
+    <w:p w14:paraId="60E5D5C4" w14:textId="77777777" w:rsidR="006B0268" w:rsidRDefault="006B0268" w:rsidP="001A24D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C41AC0" w:rsidRPr="006B0268" w:rsidRDefault="00C41AC0" w:rsidP="001A24D7">
+    <w:p w14:paraId="6C46A5F4" w14:textId="77777777" w:rsidR="00C41AC0" w:rsidRPr="006B0268" w:rsidRDefault="00C41AC0" w:rsidP="001A24D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B0268" w:rsidRPr="001A24D7" w:rsidRDefault="006B0268" w:rsidP="006B0268">
+    <w:p w14:paraId="6D59751A" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="001A24D7" w:rsidRDefault="006B0268" w:rsidP="006B0268">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بودجه</w:t>
       </w:r>
       <w:r>
@@ -1821,1982 +1791,1932 @@
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بندی درس</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10253" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4732"/>
         <w:gridCol w:w="4542"/>
         <w:gridCol w:w="979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B094A" w:rsidTr="004C7404">
+      <w:tr w:rsidR="004B094A" w14:paraId="5B68ED68" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="1BEE6334" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توضیحات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="23608601" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مبحث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="49018C1C" w14:textId="77777777" w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره هفته آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7024" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00FE7024" w14:paraId="1D6F80B8" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="152"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7024" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00301D60">
+          <w:p w14:paraId="63688373" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00301D60">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>جریان یک سیال ایده آل بیرونی و داخلی از دیدگاه ناظر ساکن</w:t>
             </w:r>
             <w:r w:rsidR="00E67D5B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7024" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="004C7404">
+          <w:p w14:paraId="3B87B65C" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="004C7404">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>جریان یک سیال ایده آل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7024" w:rsidRPr="00E32E53" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
+          <w:p w14:paraId="606BAA42" w14:textId="77777777" w:rsidR="00FE7024" w:rsidRPr="00E32E53" w:rsidRDefault="00FE7024" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="4EF2D7C1" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="89"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="59A9C50B" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>جریان یک سیال ایده آل بیرونی و داخلی از دیدگاه ناظر ساکن.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="60F92BA8" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>جریان یک سیال ایده آل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="006B0268">
+          <w:p w14:paraId="520CC51D" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="68064470" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00301D60">
+          <w:p w14:paraId="554BE85F" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00301D60">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="center" w:pos="2258"/>
               </w:tabs>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">جریان یک سیال </w:t>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>جریان یک سیال حقیقی از دیدگاه ناظر های مختلف.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="5C1E5582" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">جریان یک سیال حقیقی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="006B0268">
+          <w:p w14:paraId="12C343A1" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="006B0268">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="58A4CCCF" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="537C6B6E" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="center" w:pos="2258"/>
               </w:tabs>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>جریان یک سیال حقیقی از دیدگاه ناظر های مختلف.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="673246A1" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">جریان یک سیال حقیقی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00190148">
+          <w:p w14:paraId="0ECC8F5E" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00190148">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="426C6507" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00190148">
+          <w:p w14:paraId="4551FBDD" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00190148">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="75381EE1" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شبکه های ترسیمی برای جریان ایده آل و حقیقی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00190148">
+          <w:p w14:paraId="05059687" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00190148">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="2ECE4962" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="242"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00190148">
+          <w:p w14:paraId="536C88EC" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00190148">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="05CD953D" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">الگوهای جریانهای شناخته شده و استاندارد </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00190148">
+          <w:p w14:paraId="3AE2EDEC" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00190148">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="00BE784A" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="3AE1F57D" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="0993A1CB" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">الگوهای جریانهای شناخته شده و استاندارد </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="7FB29301" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="2411D8AC" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="26196A27" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="380A27A5" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">الگوهای جریانهای شناخته شده و استاندارد </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="789FC33C" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="245F6CC8" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="188"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="5BB20C55" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برای هدیرودینامیک و آیرودینامیک دو بعدی و سه بعدی و ایجاد شکلهای هیدرودینامیکی و آیرودینامیکی و بررسی جریان اطراف آنها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="58900E84" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">تبدیلات همدیس 1 و 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="2989BE8A" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="5FC77542" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="7BDCF46B" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>برای هدیرودینامیک و آیرودینامیک دو بعدی و سه بعدی و ایجاد شکلهای هیدرودینامیکی و آیرودینامیکی و بررسی جریان اطراف آنها</w:t>
+              <w:t xml:space="preserve">برای هدیرودینامیک و آیرودینامیک دو بعدی و سه بعدی و ایجاد </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>شکلهای هیدرودینامیکی و آیرودینامیکی و بررسی جریان اطراف آنها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="66999CD0" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">تبدیلات همدیس 1 و 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="2E21BFCA" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="58891A66" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="305"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="01EA4CC2" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برای هدیرودینامیک و آیرودینامیک دو بعدی و سه بعدی و ایجاد شکلهای هیدرودینامیکی و آیرودینامیکی و بررسی جریان اطراف آنها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="148F518C" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">تبدیلات همدیس 1 و 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="59381BA3" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="294FBD88" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="1EC6A142" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>برای هدیرودینامیک و آیرودینامیک دو بعدی و سه بعدی و ایجاد شکلهای هیدرودینامیکی و آیرودینامیکی و بررسی جریان اطراف آنها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="45253186" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">تبدیلات همدیس 1 و 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="3EE9C5A2" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="28CA6360" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="71"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="7326D089" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">با نگارش نظری و کاربردی </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">با نگارش نظری و کاربردی شکلهای هیدرودینامیکی و آیرودینامیکی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="331B1893" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2284"/>
               </w:tabs>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>حرکت گردابه ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="318A7C2C" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="2E5BF3B5" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="269"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="775326F9" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">با نگارش نظری و کاربردی شکلهای هیدرودینامیکی و آیرودینامیکی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="4C0B1B23" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2284"/>
               </w:tabs>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>حرکت گردابه ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
+          <w:p w14:paraId="611CF125" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="003D0EB2">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="22D00F91" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="18A12360" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">با نگارش نظری و کاربردی شکلهای هیدرودینامیکی و آیرودینامیکی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="78D6CB53" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2284"/>
               </w:tabs>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>حرکت گردابه ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00810363">
+          <w:p w14:paraId="63432ADB" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00810363">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301D60" w:rsidTr="004C7404">
+      <w:tr w:rsidR="00301D60" w14:paraId="72D8C93B" w14:textId="77777777" w:rsidTr="004C7404">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="22F1F8C2" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="1" w:colLast="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">با نگارش نظری و کاربردی شکلهای هیدرودینامیکی و آیرودینامیکی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
+          <w:p w14:paraId="37E0DE1A" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00FE7024" w:rsidRDefault="00301D60" w:rsidP="00E7392D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2284"/>
               </w:tabs>
               <w:bidi/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>حرکت گردابه ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00810363">
+          <w:p w14:paraId="48B56B0E" w14:textId="77777777" w:rsidR="00301D60" w:rsidRPr="00E32E53" w:rsidRDefault="00301D60" w:rsidP="00810363">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidRDefault="005908E6" w:rsidP="0007479E">
+    <w:p w14:paraId="01ACD1C7" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidRDefault="005908E6" w:rsidP="0007479E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidSect="0007479E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007A5BB4" w:rsidRDefault="007A5BB4" w:rsidP="0007479E">
+    <w:p w14:paraId="24ADD7EA" w14:textId="77777777" w:rsidR="0011706C" w:rsidRDefault="0011706C" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007A5BB4" w:rsidRDefault="007A5BB4" w:rsidP="0007479E">
+    <w:p w14:paraId="2173D695" w14:textId="77777777" w:rsidR="0011706C" w:rsidRDefault="0011706C" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
     <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Titr">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007A5BB4" w:rsidRDefault="007A5BB4" w:rsidP="0007479E">
+    <w:p w14:paraId="1E5801A5" w14:textId="77777777" w:rsidR="0011706C" w:rsidRDefault="0011706C" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007A5BB4" w:rsidRDefault="007A5BB4" w:rsidP="0007479E">
+    <w:p w14:paraId="119F3233" w14:textId="77777777" w:rsidR="0011706C" w:rsidRDefault="0011706C" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25C82124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82E87F10"/>
     <w:lvl w:ilvl="0" w:tplc="AA3E77DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3841,111 +3761,114 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="211038245">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005908E6"/>
     <w:rsid w:val="0004316A"/>
     <w:rsid w:val="00043444"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="0007479E"/>
     <w:rsid w:val="000A2786"/>
     <w:rsid w:val="000A2AB6"/>
     <w:rsid w:val="000F2087"/>
+    <w:rsid w:val="0011706C"/>
     <w:rsid w:val="00122D2E"/>
     <w:rsid w:val="00182E3E"/>
     <w:rsid w:val="00190148"/>
+    <w:rsid w:val="001A1E55"/>
     <w:rsid w:val="001A24D7"/>
     <w:rsid w:val="0023366D"/>
     <w:rsid w:val="00240C5C"/>
     <w:rsid w:val="00301D60"/>
     <w:rsid w:val="00320A8F"/>
     <w:rsid w:val="00321206"/>
     <w:rsid w:val="003D0EB2"/>
     <w:rsid w:val="003D23C3"/>
     <w:rsid w:val="00421BC2"/>
     <w:rsid w:val="004B094A"/>
     <w:rsid w:val="004C0E17"/>
     <w:rsid w:val="004C7404"/>
     <w:rsid w:val="004E30C9"/>
     <w:rsid w:val="00513C95"/>
     <w:rsid w:val="00536169"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="005B71F9"/>
     <w:rsid w:val="005C1754"/>
     <w:rsid w:val="006102BA"/>
     <w:rsid w:val="006261B7"/>
     <w:rsid w:val="006B0268"/>
     <w:rsid w:val="006B3CAE"/>
     <w:rsid w:val="006C26EA"/>
+    <w:rsid w:val="006D22E5"/>
     <w:rsid w:val="00724A0C"/>
     <w:rsid w:val="007367C0"/>
     <w:rsid w:val="00743C43"/>
     <w:rsid w:val="007A5BB4"/>
     <w:rsid w:val="007A6B1B"/>
     <w:rsid w:val="007B3A60"/>
     <w:rsid w:val="007F2BC8"/>
     <w:rsid w:val="00801377"/>
     <w:rsid w:val="00810363"/>
     <w:rsid w:val="00891C14"/>
     <w:rsid w:val="00893412"/>
     <w:rsid w:val="008B1C79"/>
     <w:rsid w:val="008D2DEA"/>
     <w:rsid w:val="0099241B"/>
     <w:rsid w:val="00A2060B"/>
     <w:rsid w:val="00AE5E60"/>
     <w:rsid w:val="00AF330F"/>
     <w:rsid w:val="00B04BC8"/>
     <w:rsid w:val="00B43D42"/>
     <w:rsid w:val="00B85DC1"/>
     <w:rsid w:val="00B97D71"/>
     <w:rsid w:val="00BC0ABD"/>
     <w:rsid w:val="00BE73D7"/>
     <w:rsid w:val="00C1549F"/>
     <w:rsid w:val="00C41AC0"/>
@@ -3968,576 +3891,498 @@
     <w:rsid w:val="00FE7024"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="09973A38"/>
+  <w15:docId w15:val="{4375FE6C-9360-4E8C-9FBE-E10143DDA8A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005908E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...316 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A24D7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4596,59 +4441,59 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DD04F7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00240C5C"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i_jafari@semnan.ac.ir" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i_jafari@semnan.ac.ir" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4862,77 +4707,77 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>349</Words>
-  <Characters>1995</Characters>
+  <Characters>1990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MRT www.Win2Farsi.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2340</CharactersWithSpaces>
+  <CharactersWithSpaces>2335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>AMOZESH</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>